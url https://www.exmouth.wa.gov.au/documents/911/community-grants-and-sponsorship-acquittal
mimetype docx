--- v0 (2025-10-26)
+++ v1 (2026-09-13)
@@ -1,126 +1,223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FC716E" w:rsidRPr="00524F08" w:rsidRDefault="007A795B" w:rsidP="0025717C">
+    <w:p w14:paraId="3527CC3C" w14:textId="1A30879A" w:rsidR="008B72A7" w:rsidRDefault="008B72A7" w:rsidP="0025717C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc527705296"/>
       <w:bookmarkStart w:id="1" w:name="_Toc105658548"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EBD63CE" wp14:editId="127A584A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-352425</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-504825</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6972300" cy="9872949"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1507071192" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6975772" cy="9877865"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5B7999" w14:textId="6A2EA303" w:rsidR="008B72A7" w:rsidRDefault="008B72A7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1848E5F4" w14:textId="52D2E301" w:rsidR="00FC716E" w:rsidRPr="00524F08" w:rsidRDefault="007A795B" w:rsidP="0025717C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00524F08">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00524F08" w:rsidRPr="00524F08">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(Please submit this form with relevant documentation within 6 weeks of project completion date)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="0025717C" w:rsidRDefault="0025717C" w:rsidP="0025717C">
+    <w:p w14:paraId="3FAA829B" w14:textId="77777777" w:rsidR="0025717C" w:rsidRDefault="0025717C" w:rsidP="0025717C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc527705302"/>
       <w:bookmarkStart w:id="3" w:name="_Toc105658549"/>
       <w:r>
         <w:t>Section 1: Organisation information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4655"/>
         <w:gridCol w:w="5552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C975CE" w:rsidTr="00542ED3">
+      <w:tr w:rsidR="00C975CE" w14:paraId="016359B0" w14:textId="77777777" w:rsidTr="00542ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063441E" w:rsidRDefault="0063441E">
+          <w:p w14:paraId="0B613A4C" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="0063441E">
             <w:r>
               <w:t>Name of organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063441E" w:rsidRDefault="00AF7E7C" w:rsidP="00C975CE">
+          <w:p w14:paraId="2C061BC0" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="00AF7E7C" w:rsidP="00C975CE">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Text6"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -131,66 +228,66 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C975CE" w:rsidTr="00542ED3">
+      <w:tr w:rsidR="00C975CE" w14:paraId="2DCDFF71" w14:textId="77777777" w:rsidTr="00542ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063441E" w:rsidRDefault="00EA07AD">
+          <w:p w14:paraId="5B746C9C" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="00EA07AD">
             <w:r>
               <w:t>Contact person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063441E" w:rsidRDefault="00C975CE" w:rsidP="00EA07AD">
+          <w:p w14:paraId="1C7774F1" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="00C975CE" w:rsidP="00EA07AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Text7"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -201,66 +298,66 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C975CE" w:rsidTr="00542ED3">
+      <w:tr w:rsidR="00C975CE" w14:paraId="35D508EC" w14:textId="77777777" w:rsidTr="00542ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063441E" w:rsidRDefault="0063441E">
+          <w:p w14:paraId="52CD6D3D" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="0063441E">
             <w:r>
               <w:t>Phone number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063441E" w:rsidRDefault="00C975CE" w:rsidP="00EA07AD">
+          <w:p w14:paraId="2DE4992C" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="00C975CE" w:rsidP="00EA07AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -269,66 +366,66 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C975CE" w:rsidTr="00542ED3">
+      <w:tr w:rsidR="00C975CE" w14:paraId="30ECFB66" w14:textId="77777777" w:rsidTr="00542ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063441E" w:rsidRDefault="0063441E">
+          <w:p w14:paraId="48C41AB4" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="0063441E">
             <w:r>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0063441E" w:rsidRDefault="00C975CE">
+          <w:p w14:paraId="2641447B" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="00C975CE">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -338,99 +435,99 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0025717C" w:rsidRDefault="0025717C"/>
-    <w:p w:rsidR="0025717C" w:rsidRDefault="0025717C" w:rsidP="0025717C">
+    <w:p w14:paraId="0E75544B" w14:textId="77777777" w:rsidR="0025717C" w:rsidRDefault="0025717C"/>
+    <w:p w14:paraId="462F8BBA" w14:textId="77777777" w:rsidR="0025717C" w:rsidRDefault="0025717C" w:rsidP="0025717C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc527705303"/>
       <w:bookmarkStart w:id="7" w:name="_Toc105658550"/>
       <w:r>
         <w:t xml:space="preserve">Section 2: </w:t>
       </w:r>
       <w:r w:rsidR="00F22CFE">
         <w:t>Project</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5529"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7B73" w:rsidTr="00542ED3">
+      <w:tr w:rsidR="00FE7B73" w14:paraId="1D4A3977" w14:textId="77777777" w:rsidTr="00542ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7B73" w:rsidRDefault="00F22CFE" w:rsidP="00FE7B73">
+          <w:p w14:paraId="2910272D" w14:textId="77777777" w:rsidR="00FE7B73" w:rsidRDefault="00F22CFE" w:rsidP="00FE7B73">
             <w:r>
               <w:t>Projec</w:t>
             </w:r>
             <w:r w:rsidR="00FE7B73">
               <w:t>t name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7B73" w:rsidRDefault="00532316" w:rsidP="00FE7B73">
+          <w:p w14:paraId="6BBBC38F" w14:textId="77777777" w:rsidR="00FE7B73" w:rsidRDefault="00532316" w:rsidP="00FE7B73">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -439,69 +536,69 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7B73" w:rsidTr="00542ED3">
+      <w:tr w:rsidR="00FE7B73" w14:paraId="2D91979F" w14:textId="77777777" w:rsidTr="00542ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7B73" w:rsidRDefault="00F22CFE" w:rsidP="00FE7B73">
+          <w:p w14:paraId="438B4F17" w14:textId="77777777" w:rsidR="00FE7B73" w:rsidRDefault="00F22CFE" w:rsidP="00FE7B73">
             <w:r>
               <w:t>Project</w:t>
             </w:r>
             <w:r w:rsidR="00FE7B73">
               <w:t xml:space="preserve"> dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE7B73" w:rsidRDefault="00532316" w:rsidP="00E20191">
+          <w:p w14:paraId="5265FC6C" w14:textId="77777777" w:rsidR="00FE7B73" w:rsidRDefault="00532316" w:rsidP="00E20191">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -510,66 +607,66 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63058" w:rsidTr="00542ED3">
+      <w:tr w:rsidR="00C63058" w14:paraId="2947A3DE" w14:textId="77777777" w:rsidTr="00542ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C63058" w:rsidRDefault="00C63058" w:rsidP="00FE7B73">
+          <w:p w14:paraId="4572872D" w14:textId="77777777" w:rsidR="00C63058" w:rsidRDefault="00C63058" w:rsidP="00FE7B73">
             <w:r>
               <w:t>Number of people involved/attended the project/event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C63058" w:rsidRDefault="00C63058" w:rsidP="00E20191">
+          <w:p w14:paraId="55B8B013" w14:textId="77777777" w:rsidR="00C63058" w:rsidRDefault="00C63058" w:rsidP="00E20191">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -578,412 +675,412 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE3724" w:rsidTr="00542ED3">
+      <w:tr w:rsidR="00FE3724" w14:paraId="57CA8C5A" w14:textId="77777777" w:rsidTr="00542ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C63058" w:rsidRDefault="00524F08" w:rsidP="00FE7B73">
+          <w:p w14:paraId="3C6642C2" w14:textId="77777777" w:rsidR="00C63058" w:rsidRDefault="00524F08" w:rsidP="00FE7B73">
             <w:r>
               <w:t xml:space="preserve">Provide a </w:t>
             </w:r>
             <w:r w:rsidR="00C63058">
               <w:t>brief</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> overview of the project or event for which your organisation </w:t>
             </w:r>
             <w:r w:rsidR="00C63058">
               <w:t>received</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> funding</w:t>
             </w:r>
             <w:r w:rsidR="00C63058">
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE3724" w:rsidRDefault="00C63058" w:rsidP="00FE7B73">
+          <w:p w14:paraId="3A1BCE6A" w14:textId="77777777" w:rsidR="00FE3724" w:rsidRDefault="00C63058" w:rsidP="00FE7B73">
             <w:r>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidR="00E70427">
               <w:t xml:space="preserve">ax </w:t>
             </w:r>
             <w:r>
               <w:t>100</w:t>
             </w:r>
             <w:r w:rsidR="00E70427">
               <w:t xml:space="preserve"> words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE3724" w:rsidTr="007A795B">
+      <w:tr w:rsidR="00FE3724" w14:paraId="53449694" w14:textId="77777777" w:rsidTr="007A795B">
         <w:trPr>
           <w:trHeight w:val="1898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A419A1" w:rsidRDefault="00532316" w:rsidP="00FE7B73">
+          <w:p w14:paraId="10773C5A" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00532316" w:rsidP="00FE7B73">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00FE3724" w:rsidRDefault="00FE3724" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="49531280" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="12F98F1F" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="0AF44AD8" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="58E7E4E2" w14:textId="77777777" w:rsidR="00FE3724" w:rsidRDefault="00FE3724" w:rsidP="00FE7B73"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE3724" w:rsidTr="00542ED3">
+      <w:tr w:rsidR="00FE3724" w14:paraId="1AD51693" w14:textId="77777777" w:rsidTr="00542ED3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE3724" w:rsidRDefault="00697B2F" w:rsidP="00FE7B73">
+          <w:p w14:paraId="09519BDD" w14:textId="77777777" w:rsidR="00FE3724" w:rsidRDefault="00697B2F" w:rsidP="00FE7B73">
             <w:r>
               <w:t xml:space="preserve">Provide an overview of how your </w:t>
             </w:r>
             <w:r w:rsidR="00F22CFE">
               <w:t>project</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> achieve</w:t>
             </w:r>
             <w:r w:rsidR="00C63058">
               <w:t>d</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C63058">
               <w:t>the indented</w:t>
             </w:r>
             <w:r w:rsidR="00F22CFE">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C63058">
               <w:t xml:space="preserve">outcomes and how the Shire of Exmouth was acknowledged for their support. Max </w:t>
             </w:r>
             <w:r>
               <w:t>200 words</w:t>
             </w:r>
             <w:r w:rsidR="00C63058">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C63058" w:rsidRPr="00542ED3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>(please attach photos</w:t>
             </w:r>
             <w:r w:rsidR="00DE7652">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> and/</w:t>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="8"/>
             <w:r w:rsidR="00C63058" w:rsidRPr="00542ED3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> or evidence)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE3724" w:rsidTr="007A795B">
+      <w:tr w:rsidR="00FE3724" w14:paraId="0033CCC8" w14:textId="77777777" w:rsidTr="007A795B">
         <w:trPr>
           <w:trHeight w:val="4967"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10207" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00FE3724" w:rsidRDefault="00532316" w:rsidP="00FE7B73">
+          <w:p w14:paraId="7BCFBC19" w14:textId="77777777" w:rsidR="00FE3724" w:rsidRDefault="00532316" w:rsidP="00FE7B73">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00FE3724" w:rsidRDefault="00FE3724" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="6B6FFBD9" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="421D9BE8" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="04F2F8AA" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="783A3C04" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="6D1D5060" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00FE7B73"/>
+          <w:p w14:paraId="18A15482" w14:textId="77777777" w:rsidR="00FE3724" w:rsidRDefault="00FE3724" w:rsidP="00FE7B73"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00542ED3" w:rsidRDefault="00542ED3"/>
-    <w:p w:rsidR="00C63058" w:rsidRDefault="00C63058" w:rsidP="00387E72">
+    <w:p w14:paraId="5E43C80E" w14:textId="77777777" w:rsidR="00542ED3" w:rsidRDefault="00542ED3"/>
+    <w:p w14:paraId="76D65FB2" w14:textId="77777777" w:rsidR="008B72A7" w:rsidRDefault="008B72A7"/>
+    <w:p w14:paraId="363F2F4D" w14:textId="77777777" w:rsidR="008B72A7" w:rsidRDefault="008B72A7"/>
+    <w:p w14:paraId="695EB227" w14:textId="77777777" w:rsidR="00C63058" w:rsidRDefault="00C63058" w:rsidP="00387E72">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc105658551"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc105658551"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00313677">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00313677">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         </w:rPr>
         <w:t>Financial Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="00387E72" w:rsidRPr="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+    <w:p w14:paraId="70E56E10" w14:textId="77777777" w:rsidR="00387E72" w:rsidRPr="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
       <w:r>
         <w:t>If necessary, please attach a separate detailed budget.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-152" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4541"/>
         <w:gridCol w:w="2944"/>
         <w:gridCol w:w="2721"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="4309F860" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00542ED3">
+          <w:p w14:paraId="2CBC4B3B" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00542ED3">
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Income</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00542ED3">
+          <w:p w14:paraId="4E9EF42B" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00542ED3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C63058" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00C63058" w:rsidRPr="0025717C" w14:paraId="572E6108" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00C63058" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00542ED3">
+          <w:p w14:paraId="708A6426" w14:textId="77777777" w:rsidR="00C63058" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00542ED3">
             <w:r>
               <w:t>Amount contributed by Shire of Exmouth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00C63058" w:rsidRPr="0025717C" w:rsidRDefault="00C63058" w:rsidP="00542ED3">
+          <w:p w14:paraId="0830E784" w14:textId="77777777" w:rsidR="00C63058" w:rsidRPr="0025717C" w:rsidRDefault="00C63058" w:rsidP="00542ED3">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00A631A3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -995,84 +1092,84 @@
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="714E9D26" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="294D64F2" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:r>
               <w:t>Amount contributed by your organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="1926671E" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="006919D4">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1084,84 +1181,84 @@
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="23E73DD1" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="6FEF9DEF" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:r>
               <w:t>Amount contributed by other grants and sponsorships</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="568ABFA7" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="006919D4">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1173,84 +1270,84 @@
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="77ED4DCD" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00387E72" w:rsidP="00566B7D">
+          <w:p w14:paraId="793B2DB9" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00387E72" w:rsidP="00566B7D">
             <w:r>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="6E561840" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="006919D4">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1262,113 +1359,113 @@
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="006919D4">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="2638CE2B" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="65CEA9BB" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Income</w:t>
             </w:r>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="4452594E" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:contextualSpacing/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A631A3">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
@@ -1388,268 +1485,276 @@
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A631A3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="7ACFB0CC" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="6C4A1060" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Expenditure Item</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D"/>
+          <w:p w14:paraId="70631B06" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="2510A19A" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Budgeted </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Expenditure (</w:t>
             </w:r>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>as per the grant application budget</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="0A14647E" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (incl. GST)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="4B5FFD8E" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Actual Expenditure</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="3C8F0AE0" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> (incl. GST)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="56A1087E" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="6A5A704B" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00566B7D">
+          <w:p w14:paraId="0CBE78F3" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:outlineLvl w:val="4"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Shire funding (please outline how the shire funds were spent) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00387E72" w:rsidP="00566B7D">
+          <w:p w14:paraId="0232B90E" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00387E72" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">* </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00566B7D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>receipts must be provided</w:t>
+              <w:t>receipts</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00566B7D">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must be provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="6EF1F918" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -1680,51 +1785,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="53EDF19A" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
@@ -1744,66 +1849,66 @@
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="5143A423" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="2A92D4CC" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
@@ -1833,51 +1938,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="5DFA70FF" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -1908,51 +2013,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="6BCDCD23" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
@@ -1972,66 +2077,66 @@
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="5FEB3957" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="2AFCA643" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
@@ -2061,51 +2166,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="3983201F" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -2136,51 +2241,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="76741F8C" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="right"/>
               <w:outlineLvl w:val="4"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
@@ -2200,66 +2305,66 @@
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54BE5">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w14:paraId="3DC56984" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="5E03A5A1" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
@@ -2278,51 +2383,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="4CF60853" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2344,51 +2449,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="15AA3524" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2400,66 +2505,66 @@
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w14:paraId="420DBF39" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="596DB2B6" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
@@ -2478,51 +2583,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="606DCE13" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2544,51 +2649,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="6F87A68F" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2600,83 +2705,83 @@
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w14:paraId="646119AA" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="246DD08A" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:r>
               <w:t>Other (please list below)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="23E60804" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2698,51 +2803,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="4ACE38AD" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2754,66 +2859,66 @@
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w14:paraId="18E48E68" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="7C228045" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
@@ -2832,51 +2937,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="529FDE63" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2898,51 +3003,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="5A23579A" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -2954,66 +3059,66 @@
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="001229B9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w14:paraId="2CAFF279" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="1337EEFF" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
@@ -3032,51 +3137,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="63D85D7D" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3098,51 +3203,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="7E876EBB" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3154,66 +3259,66 @@
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w14:paraId="77E515D1" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="74F5CD37" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
@@ -3232,51 +3337,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="14CEBF34" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3298,51 +3403,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="5A89EA0F" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3354,66 +3459,66 @@
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w14:paraId="39035C11" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="2A82E0FF" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
@@ -3432,51 +3537,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="79FE6A07" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3498,51 +3603,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="3036951E" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3554,66 +3659,66 @@
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00387E72" w:rsidRPr="0025717C" w14:paraId="1F7896E1" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="50EFCC8B" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
@@ -3632,51 +3737,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="1A86DE92" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3698,51 +3803,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
+          <w:p w14:paraId="431533FF" w14:textId="77777777" w:rsidR="00387E72" w:rsidRDefault="00387E72" w:rsidP="00387E72">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3754,98 +3859,98 @@
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00424BE9">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="3DF63438" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="7040F606" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3492"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Total expenditure: (B)</w:t>
             </w:r>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="072B3E8B" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30C06">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:rPr>
                 <w:noProof/>
@@ -3870,51 +3975,51 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="210AFF70" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E30C06">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:rPr>
                 <w:noProof/>
@@ -3929,120 +4034,120 @@
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E30C06">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidTr="00566B7D">
+      <w:tr w:rsidR="00566B7D" w:rsidRPr="0025717C" w14:paraId="6D9A0CAC" w14:textId="77777777" w:rsidTr="00566B7D">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4541" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="293E1B97" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3492"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Net amount (A-B):  </w:t>
             </w:r>
             <w:r w:rsidRPr="0025717C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2944" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="4EB54220" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
+          <w:p w14:paraId="1AB6B067" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRPr="0025717C" w:rsidRDefault="00566B7D" w:rsidP="00566B7D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C479DD">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C479DD">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C479DD">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C479DD">
               <w:rPr>
                 <w:noProof/>
@@ -4058,71 +4163,71 @@
             <w:r w:rsidRPr="00C479DD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C479DD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C479DD">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C479DD">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C63058" w:rsidRDefault="00C63058"/>
-    <w:p w:rsidR="00416F91" w:rsidRPr="00B60D2D" w:rsidRDefault="0025717C" w:rsidP="0025717C">
+    <w:p w14:paraId="49E51799" w14:textId="77777777" w:rsidR="00C63058" w:rsidRDefault="00C63058"/>
+    <w:p w14:paraId="74C71ED2" w14:textId="77777777" w:rsidR="00416F91" w:rsidRPr="00B60D2D" w:rsidRDefault="0025717C" w:rsidP="0025717C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc527705309"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc105658552"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc527705309"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc105658552"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00542ED3">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>: Declaration</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00A419A1">
+    <w:p w14:paraId="15F6611E" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00A419A1">
       <w:r>
         <w:t>I, the undersigned, being the</w:t>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -4193,52 +4298,52 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00532316">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(organisation name), confirm that I have carefully reviewed and considered the responses and the information provided is true and correct.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00A419A1"/>
-    <w:p w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00A419A1">
+    <w:p w14:paraId="27F87512" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00A419A1"/>
+    <w:p w14:paraId="01AFFDB9" w14:textId="77777777" w:rsidR="00A419A1" w:rsidRDefault="00A419A1" w:rsidP="00A419A1">
       <w:r>
         <w:t>Signed</w:t>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00532316" w:rsidRPr="00C479DD">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -4296,332 +4401,339 @@
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1574305416"/>
           <w:placeholder>
             <w:docPart w:val="C4D1AA95E10E4D97BB7750241212AA7A"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="d/MM/yyyy"/>
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CF6036" w:rsidRPr="00854321">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00B60D2D" w:rsidRDefault="00B60D2D"/>
-    <w:p w:rsidR="009B2079" w:rsidRDefault="000A3706">
+    <w:p w14:paraId="57A54EF0" w14:textId="77777777" w:rsidR="00B60D2D" w:rsidRDefault="00B60D2D"/>
+    <w:p w14:paraId="2F209EE0" w14:textId="77777777" w:rsidR="000604B3" w:rsidRDefault="000604B3" w:rsidP="000604B3">
       <w:r>
-        <w:t>Completed applications should be mailed or submitted in person to:</w:t>
+        <w:t xml:space="preserve">Completed applications are to be submitted electronically by the closing date: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A3706" w:rsidRDefault="000A3706" w:rsidP="000A3706">
-[...47 lines deleted...]
-        <w:r w:rsidR="009144F1" w:rsidRPr="009144F1">
+    <w:p w14:paraId="117BC54E" w14:textId="77777777" w:rsidR="000604B3" w:rsidRDefault="000604B3" w:rsidP="000604B3">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="007940FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>info@exmouth.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="544D0838" w14:textId="77777777" w:rsidR="000604B3" w:rsidRDefault="000604B3" w:rsidP="000604B3">
       <w:r>
-        <w:t xml:space="preserve"> with subject line: </w:t>
-[...2 lines deleted...]
-        <w:t>Community Grants and Sponsorship Acquittal</w:t>
+        <w:t>subject line: Community and Sporting Grants Program.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025717C" w:rsidRDefault="0025717C"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="01468228" w14:textId="77777777" w:rsidR="000604B3" w:rsidRDefault="000604B3"/>
+    <w:p w14:paraId="79C9CE4A" w14:textId="77777777" w:rsidR="000604B3" w:rsidRDefault="000604B3"/>
+    <w:p w14:paraId="222E7AE9" w14:textId="77777777" w:rsidR="0025717C" w:rsidRDefault="0025717C"/>
+    <w:sectPr w:rsidR="0025717C" w:rsidSect="008B72A7">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D">
+    <w:p w14:paraId="45B4CC69" w14:textId="77777777" w:rsidR="00E22790" w:rsidRDefault="00E22790">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D">
+    <w:p w14:paraId="1CE0FB1C" w14:textId="77777777" w:rsidR="00E22790" w:rsidRDefault="00E22790">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-2001962215"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="68A472E8" w14:textId="5FD332F2" w:rsidR="008B72A7" w:rsidRDefault="008B72A7">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="6D9530CE" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRDefault="00566B7D">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D">
+    <w:p w14:paraId="73B042F5" w14:textId="77777777" w:rsidR="00E22790" w:rsidRDefault="00E22790">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D">
+    <w:p w14:paraId="10245EBF" w14:textId="77777777" w:rsidR="00E22790" w:rsidRDefault="00E22790">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00566B7D" w:rsidRPr="00524F08" w:rsidRDefault="00387E72" w:rsidP="00313677">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="204D3136" w14:textId="19BD72F8" w:rsidR="00566B7D" w:rsidRPr="00524F08" w:rsidRDefault="008B72A7" w:rsidP="00313677">
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:rPr>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
-          <wp:extent cx="754380" cy="534647"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="579A2A79" wp14:editId="55E07530">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5610225</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-163830</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="754380" cy="534035"/>
           <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Shire_of_Exmouth_Logo_Full Colour(SMALL RGB).jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="764989" cy="542166"/>
+                    <a:ext cx="754380" cy="534035"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00566B7D" w:rsidRPr="00524F08">
       <w:rPr>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
       </w:rPr>
       <w:t>Community Grants and Sponsorship Acquittal</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00566B7D" w:rsidRDefault="00566B7D">
+  <w:p w14:paraId="4C65AEA5" w14:textId="77777777" w:rsidR="00566B7D" w:rsidRDefault="00566B7D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C320C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C202A1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6356,317 +6468,324 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="312831918">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="264652483">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="890380330">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2096776725">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1339389608">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1281957133">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="721683184">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="862481265">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1134521433">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="618954430">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1747992454">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="2122218092">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="524440473">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="528222983">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1530028259">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="125391223">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDaytDQysLAwMjQyMjA1szBQ0lEKTi0uzszPAykwqgUAgFyGvywAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009B2079"/>
     <w:rsid w:val="000023D3"/>
     <w:rsid w:val="00040F22"/>
+    <w:rsid w:val="000604B3"/>
     <w:rsid w:val="000729AF"/>
     <w:rsid w:val="000A3706"/>
     <w:rsid w:val="000C6FC4"/>
     <w:rsid w:val="001043B1"/>
     <w:rsid w:val="001348BB"/>
+    <w:rsid w:val="00165033"/>
+    <w:rsid w:val="0016787F"/>
     <w:rsid w:val="00190EB3"/>
+    <w:rsid w:val="001A16D6"/>
     <w:rsid w:val="001D4568"/>
     <w:rsid w:val="001E3E8C"/>
     <w:rsid w:val="001F49AF"/>
     <w:rsid w:val="002059AC"/>
     <w:rsid w:val="002344A4"/>
     <w:rsid w:val="0025701F"/>
     <w:rsid w:val="0025717C"/>
     <w:rsid w:val="002700B5"/>
     <w:rsid w:val="002E6CB3"/>
     <w:rsid w:val="00313677"/>
     <w:rsid w:val="0035724E"/>
     <w:rsid w:val="00387E72"/>
     <w:rsid w:val="00391E7F"/>
     <w:rsid w:val="003A2E22"/>
     <w:rsid w:val="003F0319"/>
     <w:rsid w:val="00416F91"/>
     <w:rsid w:val="0043091A"/>
     <w:rsid w:val="00471F09"/>
     <w:rsid w:val="00524F08"/>
     <w:rsid w:val="00532316"/>
     <w:rsid w:val="00542ED3"/>
     <w:rsid w:val="00562437"/>
     <w:rsid w:val="00566B7D"/>
     <w:rsid w:val="005A7778"/>
     <w:rsid w:val="005C3C20"/>
     <w:rsid w:val="0060084F"/>
     <w:rsid w:val="00610D77"/>
     <w:rsid w:val="0063441E"/>
     <w:rsid w:val="00647285"/>
     <w:rsid w:val="00653DE4"/>
     <w:rsid w:val="00697B2F"/>
     <w:rsid w:val="006E3B83"/>
     <w:rsid w:val="006F4B04"/>
     <w:rsid w:val="006F536C"/>
     <w:rsid w:val="007037AA"/>
     <w:rsid w:val="007109AE"/>
     <w:rsid w:val="007703C8"/>
     <w:rsid w:val="00782753"/>
     <w:rsid w:val="00783BA9"/>
     <w:rsid w:val="007864AC"/>
     <w:rsid w:val="007A795B"/>
     <w:rsid w:val="008435A5"/>
     <w:rsid w:val="00881E3D"/>
     <w:rsid w:val="008A5FC7"/>
+    <w:rsid w:val="008B72A7"/>
     <w:rsid w:val="008C3A0C"/>
     <w:rsid w:val="008E56F0"/>
     <w:rsid w:val="009144F1"/>
     <w:rsid w:val="00943C9A"/>
     <w:rsid w:val="00972F08"/>
     <w:rsid w:val="009869C7"/>
     <w:rsid w:val="00991E07"/>
     <w:rsid w:val="00997F48"/>
     <w:rsid w:val="009B2079"/>
     <w:rsid w:val="009C117F"/>
     <w:rsid w:val="009E459B"/>
     <w:rsid w:val="009F4DE9"/>
     <w:rsid w:val="00A006C3"/>
     <w:rsid w:val="00A020B7"/>
     <w:rsid w:val="00A419A1"/>
     <w:rsid w:val="00A51065"/>
     <w:rsid w:val="00A53C13"/>
     <w:rsid w:val="00AB76ED"/>
     <w:rsid w:val="00AF506A"/>
     <w:rsid w:val="00AF7E7C"/>
     <w:rsid w:val="00B153C2"/>
     <w:rsid w:val="00B607B0"/>
     <w:rsid w:val="00B60D2D"/>
     <w:rsid w:val="00B705B0"/>
     <w:rsid w:val="00C31767"/>
     <w:rsid w:val="00C41985"/>
     <w:rsid w:val="00C63058"/>
     <w:rsid w:val="00C975CE"/>
     <w:rsid w:val="00CB718F"/>
     <w:rsid w:val="00CF6036"/>
     <w:rsid w:val="00D054D2"/>
     <w:rsid w:val="00D36214"/>
     <w:rsid w:val="00D5563F"/>
     <w:rsid w:val="00D719E7"/>
     <w:rsid w:val="00D8798D"/>
     <w:rsid w:val="00DB70EB"/>
     <w:rsid w:val="00DE646C"/>
     <w:rsid w:val="00DE7652"/>
     <w:rsid w:val="00DF6A4A"/>
     <w:rsid w:val="00E05C89"/>
     <w:rsid w:val="00E10DF4"/>
     <w:rsid w:val="00E20191"/>
+    <w:rsid w:val="00E22790"/>
     <w:rsid w:val="00E70427"/>
     <w:rsid w:val="00E72EF2"/>
     <w:rsid w:val="00E8726A"/>
     <w:rsid w:val="00EA07AD"/>
     <w:rsid w:val="00EB057D"/>
     <w:rsid w:val="00EC54AD"/>
     <w:rsid w:val="00F05E03"/>
     <w:rsid w:val="00F15839"/>
     <w:rsid w:val="00F22CFE"/>
     <w:rsid w:val="00F36A82"/>
     <w:rsid w:val="00F37786"/>
     <w:rsid w:val="00F46CDF"/>
     <w:rsid w:val="00F84E8A"/>
+    <w:rsid w:val="00FC6674"/>
     <w:rsid w:val="00FC716E"/>
     <w:rsid w:val="00FE3724"/>
     <w:rsid w:val="00FE7B73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0A69CED1"/>
+  <w14:docId w14:val="13D00DC8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{37C81A58-26E7-42C0-B45A-5DCCA88BED8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6998,50 +7117,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0060084F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -7454,259 +7574,284 @@
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F05E03"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009144F1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000604B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1225289774">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1805387508">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@exmouth.wa.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@exmouth.wa.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C4D1AA95E10E4D97BB7750241212AA7A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0E231427-CB99-49C9-9710-1469033C7DF5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B538A0" w:rsidRDefault="00272F7A" w:rsidP="00272F7A">
           <w:pPr>
             <w:pStyle w:val="C4D1AA95E10E4D97BB7750241212AA7A2"/>
           </w:pPr>
           <w:r w:rsidRPr="00854321">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D062AF"/>
+    <w:rsid w:val="00165033"/>
+    <w:rsid w:val="001A16D6"/>
     <w:rsid w:val="00272F7A"/>
     <w:rsid w:val="004A2A1A"/>
+    <w:rsid w:val="00717CE6"/>
     <w:rsid w:val="00B538A0"/>
     <w:rsid w:val="00CD1AE1"/>
     <w:rsid w:val="00CD39F7"/>
     <w:rsid w:val="00D062AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8038,793 +8183,106 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00272F7A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D749ED379B3843E3864D79D79026CDCA">
-[...686 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C4D1AA95E10E4D97BB7750241212AA7A2">
     <w:name w:val="C4D1AA95E10E4D97BB7750241212AA7A2"/>
     <w:rsid w:val="00272F7A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -9067,71 +8525,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B81802DE-33F1-4A3E-9720-E6DAE7CABEF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2381</Characters>
+  <Pages>4</Pages>
+  <Words>398</Words>
+  <Characters>2274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
+  <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2793</CharactersWithSpaces>
+  <CharactersWithSpaces>2667</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amanda Fuery</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>