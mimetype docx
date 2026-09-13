--- v0 (2025-10-26)
+++ v1 (2026-09-13)
@@ -1,262 +1,344 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...30 lines deleted...]
-  <Override PartName="/word/activeX/activeX32.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...7 lines deleted...]
-      <w:sdtEndPr>
+    <w:p w14:paraId="47B3A6E3" w14:textId="5D0D3996" w:rsidR="000C7F79" w:rsidRDefault="00D6083C">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-      </w:sdtEndPr>
-[...152 lines deleted...]
-    <w:p w14:paraId="47B3A6E3" w14:textId="77777777" w:rsidR="000C7F79" w:rsidRDefault="000C7F79">
+      </w:pPr>
+      <w:r w:rsidRPr="00D6083C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76CAC12A" wp14:editId="519FD35F">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-191770</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6707417" cy="9486900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="635588858" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 130"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6707417" cy="9486900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2415706F" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3AD584" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="720EAB9B" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E35CD82" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B234F0" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CED75DC" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35AFF6A8" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32EE3B9F" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC068A3" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569E5684" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F93023A" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3839CFBA" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481B8F3F" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B53B922" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38A4F438" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62B60423" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="021E675A" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACC023A" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D3CECC0" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C7FC3EA" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3514BBFC" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DE67D5E" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4292D921" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B21585F" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D1ED1C" w14:textId="3F2A83C0" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D13237D" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F302CC" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03FD5A04" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B3D22F9" w14:textId="1A03F4D2" w:rsidR="00D6083C" w:rsidRPr="00D6083C" w:rsidRDefault="00D6083C" w:rsidP="00D6083C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABC2CDE" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1345161952"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
@@ -358,1077 +440,1077 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00A56266">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00A56266">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00A56266">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36CA3E08" w14:textId="4CE0DDF1" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="36CA3E08" w14:textId="4CE0DDF1" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249753" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249753 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07BA8D34" w14:textId="098345F6" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="07BA8D34" w14:textId="098345F6" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249754" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>What is a Major Event?</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249754 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AC7C4A2" w14:textId="52B9A0D5" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="1AC7C4A2" w14:textId="52B9A0D5" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249755" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Eligibility requirements</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249755 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7CCF2BED" w14:textId="34B0781A" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="7CCF2BED" w14:textId="34B0781A" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249756" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Assessment criteria</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249756 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32D52254" w14:textId="70363819" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="32D52254" w14:textId="70363819" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249757" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Conditions of funding</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249757 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3592B47A" w14:textId="2BAE8A9F" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="3592B47A" w14:textId="2BAE8A9F" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249758" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Event approvals</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249758 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58227C7E" w14:textId="43B7C12E" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="58227C7E" w14:textId="43B7C12E" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249759" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 1: Organisation information</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249759 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E0ED540" w14:textId="3A42A4B4" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="3E0ED540" w14:textId="3A42A4B4" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249760" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 2: Event information</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249760 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A17CC2B" w14:textId="754B8AF5" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="5A17CC2B" w14:textId="754B8AF5" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249761" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 3: Economic impact estimates:</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249761 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5E00783E" w14:textId="420D5A12" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="5E00783E" w14:textId="420D5A12" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249762" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 4: Community support</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249762 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5311CE92" w14:textId="295B3E69" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="5311CE92" w14:textId="295B3E69" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249763" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 5: Marketing and communications</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249763 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D2E8E07" w14:textId="39A57205" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="6D2E8E07" w14:textId="39A57205" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249764" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 6: Budget</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249764 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E0B9E53" w14:textId="5D319895" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="2E0B9E53" w14:textId="5D319895" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249765" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 7: Evaluation</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249765 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0EC5B2B1" w14:textId="4001D4CA" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="0EC5B2B1" w14:textId="4001D4CA" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249766" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 8: Signing and checklist</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249766 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5164F04A" w14:textId="6E40C229" w:rsidR="00A56266" w:rsidRDefault="00242F71">
+        <w:p w14:paraId="5164F04A" w14:textId="6E40C229" w:rsidR="00A56266" w:rsidRDefault="00A56266">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="10456"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc115249767" w:history="1">
-            <w:r w:rsidR="00A56266" w:rsidRPr="00835151">
+            <w:r w:rsidRPr="00835151">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section 9: Declaration</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc115249767 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00A56266">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="0B74A542" w14:textId="21015E51" w:rsidR="007E7876" w:rsidRDefault="007E7876">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="14F48557" w14:textId="77777777" w:rsidR="007E7876" w:rsidRDefault="007E7876">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:caps/>
@@ -1439,153 +1521,135 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="03AC2332" w14:textId="77777777" w:rsidR="000C7F79" w:rsidRDefault="000C7F79" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Major Events Sponsorship Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DCEF0DC" w14:textId="77777777" w:rsidR="00FC716E" w:rsidRDefault="000C7F79" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc115249753"/>
       <w:r>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="06FB270F" w14:textId="663959E3" w:rsidR="009B2079" w:rsidRDefault="00610D77" w:rsidP="009B2079">
+    <w:p w14:paraId="06FB270F" w14:textId="16532F5B" w:rsidR="009B2079" w:rsidRDefault="00610D77" w:rsidP="009B2079">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00A51065">
         <w:t xml:space="preserve">he Shire of Exmouth’s annual Major Events Sponsorship Program (MESP) </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B83">
         <w:t>for the 202</w:t>
       </w:r>
-      <w:r w:rsidR="00242F71">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00D6083C">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B83">
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00242F71">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D6083C">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B83">
         <w:t xml:space="preserve"> financial year </w:t>
       </w:r>
       <w:r w:rsidR="00A51065">
         <w:t>offers g</w:t>
       </w:r>
       <w:r w:rsidR="009B2079">
         <w:t>rants of up to $5,000</w:t>
       </w:r>
       <w:r w:rsidR="00BC4776">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C35507">
         <w:t>ex</w:t>
       </w:r>
       <w:r w:rsidR="00BC4776">
         <w:t xml:space="preserve"> GST</w:t>
       </w:r>
       <w:r w:rsidR="009B2079">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A51065">
         <w:t xml:space="preserve">to eligible organisations to support the delivery of events that have significant economic benefit to the Exmouth community. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C162F28" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="00A51065" w:rsidP="009B2079">
       <w:r w:rsidRPr="0022237D">
         <w:t xml:space="preserve">Applications can be made at any time and will be assessed until the </w:t>
       </w:r>
       <w:r w:rsidR="009B2079" w:rsidRPr="0022237D">
         <w:t xml:space="preserve">funding pool is extinguished. Applications </w:t>
       </w:r>
       <w:r w:rsidRPr="0022237D">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidR="009B2079" w:rsidRPr="0022237D">
         <w:t xml:space="preserve"> be submitted using the nominated Shire of Exmouth form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1C0107" w14:textId="4CB03B61" w:rsidR="00610D77" w:rsidRDefault="00610D77" w:rsidP="00610D77">
+    <w:p w14:paraId="0F6027D0" w14:textId="14C026C9" w:rsidR="00A51065" w:rsidRDefault="00A51065" w:rsidP="009B2079">
       <w:r>
-        <w:t>Established and/or pr</w:t>
-[...2 lines deleted...]
-        <w:t>oven events can apply for multi-</w:t>
+        <w:t xml:space="preserve">Applicants are encouraged to contact Shire of Exmouth </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A47">
+        <w:t xml:space="preserve">Coordinator Community </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6083C">
+        <w:t>Development to</w:t>
       </w:r>
       <w:r>
-        <w:t>year support up to $5,000</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC4776">
+        <w:t xml:space="preserve"> discuss their application before making formal submissions</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A47">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A47" w:rsidRPr="00AE7A47">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C35507">
-[...30 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00AE7A47" w:rsidRPr="00801001">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>info@exmouth.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="76E407DD" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="00610D77" w:rsidRDefault="00A51065" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc115249754"/>
       <w:r w:rsidRPr="00610D77">
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="00610D77">
         <w:t>is a Major Event</w:t>
       </w:r>
       <w:r w:rsidRPr="00610D77">
         <w:t>?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="250E970F" w14:textId="6D0488CF" w:rsidR="00610D77" w:rsidRDefault="009B2079" w:rsidP="009B2079">
       <w:r>
         <w:t>The Major Events Sponsorship program supports special events including busines</w:t>
       </w:r>
       <w:r w:rsidR="00A51065">
         <w:t>s tourism that can provide an</w:t>
       </w:r>
       <w:r>
@@ -1717,165 +1781,181 @@
         <w:t>Eligibility requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="009B2079" w:rsidRPr="00610D77">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="592EB78E" w14:textId="71C50121" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="009B2079">
       <w:bookmarkStart w:id="4" w:name="_Hlk105675003"/>
       <w:r>
         <w:t>Funding is available to not-for-profit incorporated organisations, and commercial organisations that can clearly demonstrate their event will deliver significant additional economic benefit to the Exmouth region.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="7044BB11" w14:textId="152B02A8" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="009B2079">
       <w:r>
         <w:t xml:space="preserve">Events must be delivered in shoulder </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B83">
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> low visitor periods. Any event delivered during peak periods (defined as Easter holidays, April and July WA school holidays) will not be eligible for MESP sponsorship support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C97E61" w14:textId="75FF0D42" w:rsidR="00610D77" w:rsidRDefault="00610D77" w:rsidP="00610D77">
+    <w:p w14:paraId="17C97E61" w14:textId="582D1E22" w:rsidR="00610D77" w:rsidRDefault="00610D77" w:rsidP="00610D77">
       <w:r w:rsidRPr="0022237D">
         <w:t xml:space="preserve">Events must take place on or before 30 June </w:t>
       </w:r>
       <w:r w:rsidR="0022237D" w:rsidRPr="0022237D">
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00242F71">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00D6083C">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0022237D">
         <w:t>.  Funding cannot be granted retrospectively.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="280204D0" w14:textId="77777777" w:rsidR="00FC716E" w:rsidRDefault="009B2079" w:rsidP="009B2079">
       <w:r>
         <w:t>Commercial (for profit) event organisers will be required to submit a formal sponsorship application that will require Council consideration and approval.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6F2E2D2E" w14:textId="77777777" w:rsidR="00C128D1" w:rsidRDefault="00C128D1" w:rsidP="009B2079"/>
+    <w:p w14:paraId="0717A17A" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C" w:rsidP="009B2079"/>
+    <w:p w14:paraId="3107BC8F" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C" w:rsidP="009B2079"/>
     <w:p w14:paraId="64A65E7E" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="00E8726A" w:rsidRDefault="00610D77" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc115249756"/>
       <w:r w:rsidRPr="00E8726A">
+        <w:lastRenderedPageBreak/>
         <w:t>Assessment criteria</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="5D8406ED" w14:textId="77777777" w:rsidR="00E8726A" w:rsidRDefault="00E8726A" w:rsidP="009B2079">
       <w:r>
         <w:t xml:space="preserve">Applications will be assessed based on their ability to deliver: </w:t>
       </w:r>
       <w:r w:rsidR="009B2079">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D0A954E" w14:textId="14BEA59E" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00E2523B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Economic benefits to the Exmouth destination</w:t>
       </w:r>
       <w:r w:rsidR="00E2523B">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A0E97B2" w14:textId="70E451F2" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00E2523B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Destination promotion</w:t>
       </w:r>
       <w:r w:rsidR="00E2523B">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C8A0A3" w14:textId="0228AFEC" w:rsidR="009B2079" w:rsidRDefault="00610D77" w:rsidP="00E2523B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Legacy benefits</w:t>
       </w:r>
       <w:r w:rsidR="00E2523B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C746D5" w14:textId="5B1D792D" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="009B2079">
+    <w:p w14:paraId="56C746D5" w14:textId="795BD3C9" w:rsidR="009B2079" w:rsidRDefault="00CE7457" w:rsidP="009B2079">
       <w:r>
+        <w:t xml:space="preserve">At least two </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2079">
         <w:t>Letters of su</w:t>
       </w:r>
       <w:r w:rsidR="00E8726A">
         <w:t>pport for the proposed activity will be viewed favourably</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009B2079">
         <w:t xml:space="preserve"> and indicative quotes f</w:t>
       </w:r>
       <w:r w:rsidR="00E8726A">
         <w:t xml:space="preserve">or budget items are </w:t>
       </w:r>
       <w:r w:rsidR="00E2523B">
         <w:t xml:space="preserve">strongly </w:t>
       </w:r>
       <w:r w:rsidR="00E8726A">
         <w:t>encouraged.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F54D5E" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="00E8726A" w:rsidP="009B2079">
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009B2079">
         <w:t xml:space="preserve">pplicants </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will be </w:t>
       </w:r>
       <w:r w:rsidR="009B2079">
-        <w:t>advised of the outcome of their application within 6 weeks of receiving the application</w:t>
+        <w:t xml:space="preserve">advised of the outcome of their application within </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2079" w:rsidRPr="00D6083C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6 weeks</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2079">
+        <w:t xml:space="preserve"> of receiving the application</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009B2079">
         <w:t xml:space="preserve"> assuming Council resolution is not required.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  If a Council resolution is required, applicants will be advised.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA5EFE2" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="00E8726A" w:rsidRDefault="00E8726A" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc115249757"/>
       <w:r w:rsidRPr="00E8726A">
         <w:t>Conditions of f</w:t>
       </w:r>
       <w:r>
         <w:t>unding</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="5EF077AF" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="009B2079">
@@ -1899,283 +1979,271 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk61428792"/>
       <w:r>
         <w:t>Recognition of the Shire as an event</w:t>
       </w:r>
       <w:r w:rsidR="009B2079">
         <w:t xml:space="preserve"> sponsor in all publicity material associated with the event, </w:t>
       </w:r>
       <w:r w:rsidR="009F715F">
         <w:t>e.g.</w:t>
       </w:r>
       <w:r w:rsidR="009B2079">
         <w:t xml:space="preserve"> social media, print and digital advertising, posters and other marketing material</w:t>
       </w:r>
       <w:r w:rsidR="006078D5">
         <w:t>, and opportunity to preview/proof the items/documents prior to distribution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21644333" w14:textId="33E473CC" w:rsidR="009B2079" w:rsidRDefault="00E8726A" w:rsidP="00E2523B">
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="1E72B633" w14:textId="5775929D" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="00E2523B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Signage and other market</w:t>
       </w:r>
       <w:r w:rsidR="00E8726A">
         <w:t>ing material displayed at event</w:t>
       </w:r>
       <w:r w:rsidR="00674DD5">
         <w:t>-provided by the Shire of Exmouth or its entities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C47E9F" w14:textId="77777777" w:rsidR="00E8726A" w:rsidRDefault="00FC716E" w:rsidP="00FC716E">
       <w:r>
         <w:t>A sponsorship agreement may be refused and/or terminated if deemed by the Chief Executive Officer as a real or perceived conflict, or where a breach of the terms of an agreement has occurred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A3A6729" w14:textId="77777777" w:rsidR="009B2079" w:rsidRPr="00E8726A" w:rsidRDefault="00E8726A" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc115249758"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc115249758"/>
       <w:r>
         <w:t>Event approvals</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="0D948217" w14:textId="4ED1C37D" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="009B2079">
+    <w:p w14:paraId="0D948217" w14:textId="0C88B75D" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="009B2079">
       <w:r>
         <w:t>Applicants who receive sponsorship funding to deliver</w:t>
       </w:r>
       <w:r w:rsidR="00FB4B83">
         <w:t xml:space="preserve"> and organise</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an event must still seek </w:t>
       </w:r>
       <w:r w:rsidR="00E2523B">
         <w:t>all</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> relevant appro</w:t>
       </w:r>
       <w:r w:rsidR="00E8726A">
         <w:t>vals from the Shire of Exmouth.</w:t>
       </w:r>
+      <w:r w:rsidR="00C128D1" w:rsidRPr="00C128D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00C128D1" w:rsidRPr="00C128D1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>event-application-pack-public-events</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="00162822">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154F58F1" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="009B2079"/>
     <w:p w14:paraId="2013CBF3" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079" w:rsidP="009B2079"/>
     <w:p w14:paraId="3283FE2C" w14:textId="77777777" w:rsidR="00FC716E" w:rsidRDefault="00FC716E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CBAB01C" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="00FC716E" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Hlk15385353"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk15385353"/>
       <w:r w:rsidRPr="0063441E">
         <w:lastRenderedPageBreak/>
         <w:t>Application form</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="7102D8A4" w14:textId="5D55CD85" w:rsidR="00FC716E" w:rsidRDefault="00FC716E">
       <w:r>
         <w:t xml:space="preserve">Please ensure that you have read the Major Events Sponsorship Program </w:t>
       </w:r>
       <w:r w:rsidR="00E2523B">
         <w:t xml:space="preserve">(MESP) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">guidelines before completing the attached application form.  We also recommend </w:t>
       </w:r>
       <w:r w:rsidR="00E10DF4">
         <w:t xml:space="preserve">you contact Shire of Exmouth </w:t>
       </w:r>
       <w:r w:rsidR="00A56266">
         <w:t>Community Service team</w:t>
       </w:r>
       <w:r w:rsidR="00674DD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B83">
         <w:t xml:space="preserve">via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00FB4B83" w:rsidRPr="00B976CC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>info@exmouth.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00674DD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E10DF4">
         <w:t xml:space="preserve"> to discuss your </w:t>
       </w:r>
       <w:r w:rsidR="00FB4B83">
         <w:t>event</w:t>
       </w:r>
       <w:r w:rsidR="00E10DF4">
         <w:t xml:space="preserve"> before applying.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153E0DCE" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="0063441E">
       <w:r>
         <w:t>Please note that organisations and individuals are only eligible to submit one application across all Shire of Exmouth funding and sponsorship categories for each project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A465FD" w14:textId="77777777" w:rsidR="000C7F79" w:rsidRDefault="000C7F79" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc115249759"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc115249759"/>
       <w:r>
         <w:t>Section 1: Organisation information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
       <w:tr w:rsidR="0063441E" w14:paraId="4548BC59" w14:textId="77777777" w:rsidTr="000C7F79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25E95FB2" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="0063441E">
             <w:r>
               <w:t>Name of organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0508FFC4" w14:textId="2F2B8CAD" w:rsidR="0063441E" w:rsidRDefault="00B74B28">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="12" w:name="Text6"/>
+            <w:bookmarkStart w:id="11" w:name="Text6"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="12"/>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w14:paraId="0A7A9A0C" w14:textId="77777777" w:rsidTr="000C7F79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="126E7A60" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r>
               <w:t>Contact person/position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="335978C3" w14:textId="239BD779" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r w:rsidRPr="0035124F">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
@@ -2639,1006 +2707,370 @@
             </w:r>
             <w:r w:rsidR="00B74B28">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="689205BC" w14:textId="77777777" w:rsidR="0063441E" w:rsidRDefault="0063441E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8359"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
       <w:tr w:rsidR="00001C9A" w14:paraId="4F62909A" w14:textId="77777777" w:rsidTr="00001C9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F2B6F9E" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
-            <w:bookmarkStart w:id="13" w:name="_Hlk15385280"/>
+            <w:bookmarkStart w:id="12" w:name="_Hlk15385280"/>
             <w:r>
               <w:t>I have read the Major Events Sponsorship Program funding guidelines</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44F2EFA3" w14:textId="521A1F31" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36E02119" w14:textId="17FEBCFC" w:rsidR="00001C9A" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...1 lines deleted...]
-              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1AA5A33E">
+          <w:p w14:paraId="36E02119" w14:textId="17FEBCFC" w:rsidR="00001C9A" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="1AA5A33E">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1089" type="#_x0000_t75" style="width:43.35pt;height:18pt" o:ole="">
-[...7 lines deleted...]
-                <v:shape id="_x0000_i1091" type="#_x0000_t75" style="width:42.65pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:43.5pt;height:18.75pt">
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId13" w:name="CheckBox21" w:shapeid="_x0000_i1091"/>
-              </w:object>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict w14:anchorId="5F744794">
+                <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:42.75pt;height:18.75pt">
+                  <v:imagedata r:id="rId13" o:title=""/>
+                </v:shape>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00001C9A" w14:paraId="1F944AD1" w14:textId="77777777" w:rsidTr="00001C9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71FE7EF6" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
             <w:r>
               <w:t>My organisation is eligible to apply for this funding</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13523997" w14:textId="5065F1EA" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="547820EF" w14:textId="73A0F58A" w:rsidR="00001C9A" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...2 lines deleted...]
-                <v:shape id="_x0000_i1093" type="#_x0000_t75" style="width:43.35pt;height:18pt" o:ole="">
+          <w:p w14:paraId="547820EF" w14:textId="73A0F58A" w:rsidR="00001C9A" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="6B3A7739">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:43.5pt;height:18.75pt">
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId15" w:name="CheckBox12" w:shapeid="_x0000_i1093"/>
-[...4 lines deleted...]
-                <v:shape id="_x0000_i1095" type="#_x0000_t75" style="width:42.65pt;height:18pt" o:ole="">
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict w14:anchorId="3CFCC682">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:42.75pt;height:18.75pt">
+                  <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001C9A" w14:paraId="7AD831F0" w14:textId="77777777" w:rsidTr="00001C9A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8359" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1706ED2C" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
+            <w:r>
+              <w:t xml:space="preserve">Does your organisation have an Australian Business Number? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC58221" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="571E2153" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
+            <w:r w:rsidRPr="00562437">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*If yes, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>please include ABN here ________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F15860" w14:textId="4FD62148" w:rsidR="00001C9A" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="4785E442">
+                <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:43.5pt;height:18.75pt">
+                  <v:imagedata r:id="rId14" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict w14:anchorId="76929B67">
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:42.75pt;height:18.75pt">
+                  <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001C9A" w14:paraId="3265838B" w14:textId="77777777" w:rsidTr="00001C9A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8359" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="492426F1" w14:textId="16085B3A" w:rsidR="008A08CF" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
+            <w:r>
+              <w:t xml:space="preserve">Is your organisation registered for </w:t>
+            </w:r>
+            <w:r w:rsidR="00B74B28">
+              <w:t>GST?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5300C6F0" w14:textId="4B59A538" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDCBDAD" w14:textId="005F63BC" w:rsidR="00001C9A" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="3FF484D9">
+                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:43.5pt;height:18.75pt">
+                  <v:imagedata r:id="rId14" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict w14:anchorId="22994BA1">
+                <v:shape id="_x0000_i1032" type="#_x0000_t75" style="width:42.75pt;height:18.75pt">
+                  <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001C9A" w14:paraId="4978EFEC" w14:textId="77777777" w:rsidTr="00001C9A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8359" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E2CBCE" w14:textId="0B8367D0" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
+            <w:r>
+              <w:t xml:space="preserve">Has your organisation been granted deductible recipient </w:t>
+            </w:r>
+            <w:r w:rsidR="00B74B28">
+              <w:t>status?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B744256" w14:textId="0AF6BDFA" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3621CB17" w14:textId="1C551113" w:rsidR="00001C9A" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="6A00337B">
+                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:43.5pt;height:18.75pt">
                   <v:imagedata r:id="rId16" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId17" w:name="CheckBox22" w:shapeid="_x0000_i1095"/>
-              </w:object>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict w14:anchorId="24C3E5A1">
+                <v:shape id="_x0000_i1034" type="#_x0000_t75" style="width:42.75pt;height:18.75pt">
+                  <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001C9A" w14:paraId="7AD831F0" w14:textId="77777777" w:rsidTr="00001C9A">
+      <w:tr w:rsidR="00001C9A" w14:paraId="12355635" w14:textId="77777777" w:rsidTr="00001C9A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1706ED2C" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
-[...5 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="3F98FDE9" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
+            <w:r>
+              <w:t>What is the registered address of your bank account?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B51B0EE" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FD79C5" w14:textId="01AE9BB0" w:rsidR="00001C9A" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="6C4C46E9">
+                <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:43.5pt;height:18.75pt">
+                  <v:imagedata r:id="rId17" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict w14:anchorId="45495B78">
+                <v:shape id="_x0000_i1036" type="#_x0000_t75" style="width:42.75pt;height:18.75pt">
+                  <v:imagedata r:id="rId15" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00001C9A" w14:paraId="12E84077" w14:textId="77777777" w:rsidTr="00001C9A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8359" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2338E85A" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
+            <w:r>
+              <w:t xml:space="preserve">Are you an employee or contractor working for the Shire of Exmouth or a close relative? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="593687E8" w14:textId="77777777" w:rsidR="00001C9A" w:rsidRDefault="00001C9A" w:rsidP="00B74B28">
+            <w:r w:rsidRPr="00562437">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t>please include ABN here ________________________________________</w:t>
+              <w:t>*If yes, we will contact you to determine any potential conflict of interest</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F15860" w14:textId="4FD62148" w:rsidR="00001C9A" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...2 lines deleted...]
-                <v:shape id="_x0000_i1097" type="#_x0000_t75" style="width:43.35pt;height:18pt" o:ole="">
+          <w:p w14:paraId="1C08A680" w14:textId="5285B343" w:rsidR="00001C9A" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="02FF21D3">
+                <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:43.5pt;height:18.75pt">
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId18" w:name="CheckBox13" w:shapeid="_x0000_i1097"/>
-[...5 lines deleted...]
-                  <v:imagedata r:id="rId16" o:title=""/>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict w14:anchorId="10C15460">
+                <v:shape id="_x0000_i1038" type="#_x0000_t75" style="width:42.75pt;height:18.75pt">
+                  <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId19" w:name="CheckBox23" w:shapeid="_x0000_i1099"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001C9A" w14:paraId="3265838B" w14:textId="77777777" w:rsidTr="00001C9A">
-[...157 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:tbl>
     <w:p w14:paraId="72FDBF0A" w14:textId="77777777" w:rsidR="00562437" w:rsidRDefault="00562437"/>
-    <w:tbl>
-[...620 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="7A1C036F" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="274E548C" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E48B13E" w14:textId="1FBCC13F" w:rsidR="000C7F79" w:rsidRDefault="000C7F79" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc115249760"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc115249760"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section 2: Event information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="4536"/>
         <w:gridCol w:w="3827"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE7B73" w14:paraId="66A21F6A" w14:textId="77777777" w:rsidTr="000C7F79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="55C47E06" w14:textId="77777777" w:rsidR="00FE7B73" w:rsidRDefault="00FE7B73" w:rsidP="00FE7B73">
             <w:r>
               <w:t>Event name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4534,66 +3966,64 @@
           <w:p w14:paraId="114FD7C0" w14:textId="77777777" w:rsidR="00190EB3" w:rsidRDefault="00190EB3" w:rsidP="00FE7B73"/>
           <w:p w14:paraId="3F14913B" w14:textId="77777777" w:rsidR="009869C7" w:rsidRDefault="009869C7" w:rsidP="00FE7B73"/>
           <w:p w14:paraId="13144BEB" w14:textId="77777777" w:rsidR="009869C7" w:rsidRDefault="009869C7" w:rsidP="00FE7B73"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000729AF" w14:paraId="09B55272" w14:textId="77777777" w:rsidTr="000C7F79">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="54546BE7" w14:textId="77777777" w:rsidR="000729AF" w:rsidRDefault="000729AF" w:rsidP="00FE7B73">
             <w:r>
               <w:t>Does your event hold at least $20 million public liability insurance</w:t>
             </w:r>
             <w:r w:rsidR="00F84E8A">
               <w:t>?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0542E8A0" w14:textId="030E3D5B" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00FE7B73"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E30149" w14:textId="5132162E" w:rsidR="000729AF" w:rsidRDefault="00B74B28" w:rsidP="00FE7B73">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId33" o:title=""/>
+          <w:p w14:paraId="72E30149" w14:textId="5132162E" w:rsidR="000729AF" w:rsidRDefault="00306256" w:rsidP="00FE7B73">
+            <w:r>
+              <w:pict w14:anchorId="3D7C0C64">
+                <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:43.5pt;height:18.75pt">
+                  <v:imagedata r:id="rId18" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId34" w:name="CheckBox18" w:shapeid="_x0000_i1164"/>
-[...5 lines deleted...]
-                  <v:imagedata r:id="rId35" o:title=""/>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict w14:anchorId="5AF41EE9">
+                <v:shape id="_x0000_i1042" type="#_x0000_t75" style="width:42.75pt;height:18.75pt">
+                  <v:imagedata r:id="rId19" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId36" w:name="CheckBox28" w:shapeid="_x0000_i1166"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C289BE2" w14:textId="7DE81D59" w:rsidR="00B74B28" w:rsidRDefault="00B74B28"/>
     <w:p w14:paraId="4CBACC81" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49813C03" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="4333"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FE7B73" w14:paraId="133FD8C6" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
@@ -5028,66 +4458,64 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7933"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F4B04" w14:paraId="7DAD3891" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="300A313C" w14:textId="77777777" w:rsidR="006F4B04" w:rsidRDefault="006F4B04" w:rsidP="006F4B04">
             <w:r>
               <w:t xml:space="preserve">Do you intend to engage agents or intermediaries to assist in the delivery of this initiative? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="120FA803" w14:textId="13E6BE2F" w:rsidR="006F4B04" w:rsidRDefault="00B74B28" w:rsidP="006F4B04">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId37" o:title=""/>
+          <w:p w14:paraId="120FA803" w14:textId="13E6BE2F" w:rsidR="006F4B04" w:rsidRDefault="00306256" w:rsidP="006F4B04">
+            <w:r>
+              <w:pict w14:anchorId="65810D28">
+                <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:43.5pt;height:18.75pt">
+                  <v:imagedata r:id="rId20" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId38" w:name="CheckBox19" w:shapeid="_x0000_i1168"/>
-[...5 lines deleted...]
-                  <v:imagedata r:id="rId16" o:title=""/>
+              </w:pict>
+            </w:r>
+            <w:r>
+              <w:pict w14:anchorId="22E2A83A">
+                <v:shape id="_x0000_i1044" type="#_x0000_t75" style="width:42.75pt;height:18.75pt">
+                  <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId39" w:name="CheckBox29" w:shapeid="_x0000_i1170"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F4B04" w14:paraId="73166229" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="79600114" w14:textId="77777777" w:rsidR="006F4B04" w:rsidRDefault="006F4B04" w:rsidP="006F4B04">
             <w:r>
               <w:t>If yes, please provide details of the agent or intermediary and the services they will provide.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F4B04" w14:paraId="091CBECF" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10343" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3CC0AF83" w14:textId="7C10C92E" w:rsidR="006F4B04" w:rsidRDefault="00B74B28" w:rsidP="006F4B04">
             <w:r>
@@ -5127,92 +4555,90 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="471A0EBA" w14:textId="77777777" w:rsidR="006F4B04" w:rsidRDefault="006F4B04" w:rsidP="006F4B04"/>
           <w:p w14:paraId="4DB3E31D" w14:textId="77777777" w:rsidR="006F4B04" w:rsidRDefault="006F4B04" w:rsidP="006F4B04"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2ED0B490" w14:textId="77777777" w:rsidR="00190EB3" w:rsidRDefault="007E7876" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc115249761"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc115249761"/>
       <w:r>
         <w:t>Section 3: Economic impact e</w:t>
       </w:r>
       <w:r w:rsidR="000C7F79">
         <w:t>stimates:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="142"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B74B28" w:rsidRPr="001E3E8C" w14:paraId="5C90D19B" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17ABB5FB" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRPr="001D4568" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r>
               <w:t>Estimated number of attendees (participants and visitors)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31712478" w14:textId="6C64D5E4" w:rsidR="00B74B28" w:rsidRPr="001D4568" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r w:rsidRPr="004A7988">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7988">
@@ -5228,63 +4654,61 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w:rsidRPr="001E3E8C" w14:paraId="5D11E249" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3AC6021F" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r>
               <w:t>Estimated number of event participants (competitors, artists, vendors)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="594C3ECB" w14:textId="736E6AFC" w:rsidR="00B74B28" w:rsidRPr="001D4568" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r w:rsidRPr="004A7988">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7988">
@@ -5300,63 +4724,61 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w:rsidRPr="001E3E8C" w14:paraId="4A8852F8" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6658" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="122303FB" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r>
               <w:t>Estimated total number of visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="645C7884" w14:textId="6E0B39C2" w:rsidR="00B74B28" w:rsidRPr="001D4568" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r w:rsidRPr="004A7988">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="004A7988">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A7988">
@@ -5386,51 +4808,59 @@
             <w:r w:rsidRPr="004A7988">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3E8C" w14:paraId="3F54C786" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="6AE3C6F6" w14:textId="77777777" w:rsidR="001E3E8C" w:rsidRDefault="001E3E8C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Please outline the anticipated</w:t>
             </w:r>
             <w:r w:rsidR="001D4568">
               <w:t xml:space="preserve"> number of visitors (spectators/</w:t>
             </w:r>
             <w:r>
-              <w:t>support crew/artists/others) travelling to Exmouth specifically for this event.  Please provide source details if possible (ie: event registrations or previous event ticket sales).</w:t>
+              <w:t>support crew/artists/others) travelling to Exmouth specifically for this event.  Please provide source details if possible (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>ie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>: event registrations or previous event ticket sales).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E3E8C" w:rsidRPr="001E3E8C" w14:paraId="078014A3" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="327738C5" w14:textId="77777777" w:rsidR="001E3E8C" w:rsidRPr="001E3E8C" w:rsidRDefault="001E3E8C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22C9B649" w14:textId="505F291F" w:rsidR="001E3E8C" w:rsidRPr="001E3E8C" w:rsidRDefault="001E3E8C">
             <w:r w:rsidRPr="001E3E8C">
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidR="00FB4B83">
               <w:t>xample</w:t>
             </w:r>
@@ -5962,55 +5392,55 @@
             </w:r>
             <w:r w:rsidRPr="00BA65A3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA65A3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA65A3">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A919468" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079"/>
     <w:p w14:paraId="5DF70FBA" w14:textId="77777777" w:rsidR="000C7F79" w:rsidRPr="001E3E8C" w:rsidRDefault="000C7F79" w:rsidP="000C7F79">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc115249762"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc115249762"/>
       <w:r>
         <w:t>Section 4: Community support</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="5977"/>
       </w:tblGrid>
       <w:tr w:rsidR="00943C9A" w14:paraId="66E95615" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10485" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6A234A61" w14:textId="77777777" w:rsidR="00943C9A" w:rsidRDefault="00943C9A" w:rsidP="00F46CDF">
             <w:r>
               <w:t xml:space="preserve">Please list and provide evidence of businesses or community organisations who will benefit from the event.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F46CDF" w14:paraId="62DA5304" w14:textId="77777777" w:rsidTr="00656BD4">
@@ -6044,51 +5474,65 @@
             </w:pPr>
             <w:r w:rsidRPr="00943C9A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Involvement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943C9A" w14:paraId="37856A56" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CAFB8C9" w14:textId="77777777" w:rsidR="00943C9A" w:rsidRPr="00943C9A" w:rsidRDefault="00943C9A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943C9A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Example: Mantarays Resort</w:t>
+              <w:t xml:space="preserve">Example: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943C9A">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Mantarays</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943C9A">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Resort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5977" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C50EC49" w14:textId="77777777" w:rsidR="00943C9A" w:rsidRPr="00943C9A" w:rsidRDefault="00943C9A">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943C9A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Hosting welcome function for 50 people</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00943C9A" w14:paraId="79178F8F" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
@@ -6588,58 +6032,57 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="704107BA" w14:textId="1B7612E3" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="704107BA" w14:textId="1B7612E3" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="3ED9CFF7">
+                <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId41" w:name="CheckBox37" w:shapeid="_x0000_i1172"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w14:paraId="6AE6887B" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="666895EB" w14:textId="2FBB7C8A" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00B74B28" w:rsidP="00421BFD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB72BB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6664,58 +6107,57 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="554C4B03" w14:textId="0E55E3EE" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="554C4B03" w14:textId="0E55E3EE" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="5840C09F">
+                <v:shape id="_x0000_i1046" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId42" w:name="CheckBox311" w:shapeid="_x0000_i1174"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w14:paraId="6F737DEB" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290EC115" w14:textId="46A5745A" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00B74B28" w:rsidP="00421BFD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB72BB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6740,58 +6182,57 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="361219C5" w14:textId="1AA3AAAC" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="361219C5" w14:textId="1AA3AAAC" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="4522776E">
+                <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId43" w:name="CheckBox310" w:shapeid="_x0000_i1176"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w14:paraId="2AF66B41" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CB29B07" w14:textId="546D7FB4" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00B74B28" w:rsidP="00421BFD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB72BB">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -6816,72 +6257,72 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF242B9" w14:textId="457654F6" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="2AF242B9" w14:textId="457654F6" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="54E29D0C">
+                <v:shape id="_x0000_i1048" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId44" w:name="CheckBox39" w:shapeid="_x0000_i1178"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w14:paraId="4CA21163" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A7D715B" w14:textId="07C90286" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00B74B28" w:rsidP="00421BFD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00DB72BB">
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
@@ -6892,76 +6333,74 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB72BB">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49729A9B" w14:textId="30D3F8BD" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="49729A9B" w14:textId="30D3F8BD" w:rsidR="00B74B28" w:rsidRPr="008C3A0C" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="31D5B53A">
+                <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId45" w:name="CheckBox38" w:shapeid="_x0000_i1180"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="322E08C2" w14:textId="4EC6DB95" w:rsidR="00656BD4" w:rsidRPr="00656BD4" w:rsidRDefault="007E7876" w:rsidP="00001C9A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc115249763"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc115249763"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Section 5: Marketing and c</w:t>
       </w:r>
       <w:r w:rsidR="000C7F79">
         <w:t>ommunications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10506" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2864"/>
         <w:gridCol w:w="2698"/>
         <w:gridCol w:w="2698"/>
         <w:gridCol w:w="2246"/>
       </w:tblGrid>
       <w:tr w:rsidR="008C3A0C" w14:paraId="0D57FE4D" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:trPr>
           <w:trHeight w:val="432"/>
@@ -8781,106 +8220,119 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C3A0C" w:rsidRPr="008C3A0C" w14:paraId="2B0FB4C2" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CC19F78" w14:textId="35327592" w:rsidR="008C3A0C" w:rsidRPr="008C3A0C" w:rsidRDefault="003F0319" w:rsidP="008C3A0C">
             <w:r>
               <w:t xml:space="preserve">Marketing </w:t>
             </w:r>
             <w:r w:rsidR="00E870AF">
               <w:t>collateral:</w:t>
             </w:r>
             <w:r w:rsidR="008C3A0C">
               <w:t xml:space="preserve"> please attach examples of proposed marketing materials that will be used to promote this event.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="14963B30" w14:textId="77777777" w:rsidR="00656BD4" w:rsidRDefault="00656BD4"/>
+    <w:p w14:paraId="552F1F58" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="2C8E5105" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="0093CAEF" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="5AF1C969" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="70CAB250" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="042FB6C6" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="2C0E473D" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="12690E7B" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="62576979" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="7EDFF7CA" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="0C8E865B" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
+    <w:p w14:paraId="348C247F" w14:textId="77777777" w:rsidR="00D6083C" w:rsidRDefault="00D6083C"/>
     <w:p w14:paraId="62696991" w14:textId="77777777" w:rsidR="00656BD4" w:rsidRDefault="00656BD4" w:rsidP="00656BD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc115249764"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc115249764"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 6: Budget</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10632" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3507"/>
         <w:gridCol w:w="1313"/>
         <w:gridCol w:w="3174"/>
         <w:gridCol w:w="2638"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D36214" w14:paraId="088EBC01" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10632" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0103C44F" w14:textId="77777777" w:rsidR="00D36214" w:rsidRPr="00656BD4" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Hlk15379624"/>
+            <w:bookmarkStart w:id="18" w:name="_Hlk15379624"/>
             <w:r w:rsidRPr="00656BD4">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Please provide a detailed breakdown of the budget for specific initiative</w:t>
             </w:r>
             <w:r w:rsidR="00564408">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00656BD4">
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> that your organisation is requesting funding for.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D36214" w14:paraId="02B540B7" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
@@ -9745,51 +9197,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:tr w:rsidR="00D36214" w14:paraId="5FFF78FA" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24F1BE9C" w14:textId="77777777" w:rsidR="00D36214" w:rsidRPr="00656BD4" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00656BD4">
               <w:rPr>
@@ -12536,163 +11988,160 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6BA9957F" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214" w:rsidP="00D36214">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10201" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8500"/>
         <w:gridCol w:w="1701"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D36214" w14:paraId="19EEE491" w14:textId="77777777" w:rsidTr="001730E7">
+      <w:tr w:rsidR="00D36214" w14:paraId="19EEE491" w14:textId="77777777" w:rsidTr="00D6083C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="1701" w:type="dxa"/>
           <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="63D9145B" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="003F0319" w:rsidP="003F0319">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
             </w:pPr>
             <w:r>
               <w:t>Shire of Exmouth</w:t>
             </w:r>
             <w:r w:rsidR="00D36214">
               <w:t xml:space="preserve"> funding </w:t>
             </w:r>
             <w:r>
               <w:t>request</w:t>
             </w:r>
             <w:r w:rsidR="00D36214">
               <w:t xml:space="preserve">. Please provide a detailed breakdown of </w:t>
             </w:r>
             <w:r>
               <w:t>how Shire of Exmouth funding will be spent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36214" w14:paraId="4EAFA80F" w14:textId="77777777" w:rsidTr="001730E7">
+      <w:tr w:rsidR="00D36214" w14:paraId="4EAFA80F" w14:textId="77777777" w:rsidTr="00D6083C">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CC34BAA" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
             </w:pPr>
             <w:r>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B3AB36A" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4601D0AF" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
             </w:pPr>
             <w:r>
               <w:t>Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36214" w14:paraId="0C1FA93F" w14:textId="77777777" w:rsidTr="001730E7">
+      <w:tr w:rsidR="00D36214" w14:paraId="0C1FA93F" w14:textId="77777777" w:rsidTr="00D6083C">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="43CF2329" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -12835,54 +12284,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36214" w14:paraId="19657AF5" w14:textId="77777777" w:rsidTr="001730E7">
+      <w:tr w:rsidR="00D36214" w14:paraId="19657AF5" w14:textId="77777777" w:rsidTr="00D6083C">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35AC8744" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -13025,54 +12473,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36214" w14:paraId="51FE1AB9" w14:textId="77777777" w:rsidTr="001730E7">
+      <w:tr w:rsidR="00D36214" w14:paraId="51FE1AB9" w14:textId="77777777" w:rsidTr="00D6083C">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="652ACCBD" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -13215,54 +12662,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36214" w14:paraId="1D9F7D93" w14:textId="77777777" w:rsidTr="001730E7">
+      <w:tr w:rsidR="00D36214" w14:paraId="1D9F7D93" w14:textId="77777777" w:rsidTr="00D6083C">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C53FE01" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -13405,54 +12851,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36214" w14:paraId="2F74DFE9" w14:textId="77777777" w:rsidTr="001730E7">
+      <w:tr w:rsidR="00D36214" w14:paraId="2F74DFE9" w14:textId="77777777" w:rsidTr="00D6083C">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AA141C7" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -13595,54 +13040,53 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36214" w14:paraId="6633AFF9" w14:textId="77777777" w:rsidTr="001730E7">
+      <w:tr w:rsidR="00D36214" w14:paraId="6633AFF9" w14:textId="77777777" w:rsidTr="00D6083C">
         <w:trPr>
           <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31BEB7E6" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:pPr>
               <w:pStyle w:val="FieldText"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
@@ -13791,55 +13235,55 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67F2D6EB" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214"/>
     <w:p w14:paraId="6A2BF20D" w14:textId="77777777" w:rsidR="003F0319" w:rsidRDefault="00656BD4" w:rsidP="00656BD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc115249765"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc115249765"/>
       <w:r>
         <w:t>Section 7: Evaluation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="3005"/>
         <w:gridCol w:w="4191"/>
       </w:tblGrid>
       <w:tr w:rsidR="008435A5" w14:paraId="7F65736D" w14:textId="77777777" w:rsidTr="00656BD4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="32F1C027" w14:textId="77777777" w:rsidR="008435A5" w:rsidRDefault="008435A5" w:rsidP="008435A5">
             <w:r>
               <w:t xml:space="preserve">How will you measure the success of the event?   </w:t>
             </w:r>
             <w:r w:rsidR="00E870AF">
               <w:t>I.e.</w:t>
             </w:r>
@@ -14807,282 +14251,276 @@
             </w:r>
             <w:r w:rsidRPr="00615FD7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00615FD7">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00615FD7">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="398570F4" w14:textId="77777777" w:rsidR="008435A5" w:rsidRDefault="008435A5"/>
     <w:p w14:paraId="4F4B03B3" w14:textId="77777777" w:rsidR="00656BD4" w:rsidRDefault="00656BD4" w:rsidP="00656BD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc115249766"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc115249766"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Section 8: Signing and checklist</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8080"/>
         <w:gridCol w:w="2376"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D36214" w14:paraId="3C169A5D" w14:textId="77777777" w:rsidTr="00B74B28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23055327" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:r>
               <w:t>ABN attached</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BD9D9AD" w14:textId="72EA5680" w:rsidR="00B74B28" w:rsidRDefault="00B74B28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8067B0" w14:textId="3A6B351F" w:rsidR="00D36214" w:rsidRDefault="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="3F8067B0" w14:textId="3A6B351F" w:rsidR="00D36214" w:rsidRDefault="00306256">
+            <w:r>
+              <w:pict w14:anchorId="5930BB95">
+                <v:shape id="_x0000_i1050" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId46" w:name="CheckBox3" w:shapeid="_x0000_i1182"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D36214" w14:paraId="0CEF5F4E" w14:textId="77777777" w:rsidTr="00B74B28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10DE7D3B" w14:textId="77777777" w:rsidR="00D36214" w:rsidRDefault="00D36214">
             <w:r>
               <w:t>Copy public liability insurance attached</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A2CA9F1" w14:textId="1E53D351" w:rsidR="00B74B28" w:rsidRDefault="00B74B28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E805952" w14:textId="40950B98" w:rsidR="00D36214" w:rsidRDefault="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="2E805952" w14:textId="40950B98" w:rsidR="00D36214" w:rsidRDefault="00306256">
+            <w:r>
+              <w:pict w14:anchorId="64E5EDCA">
+                <v:shape id="_x0000_i1051" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId47" w:name="CheckBox31" w:shapeid="_x0000_i1184"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w14:paraId="4B097A36" w14:textId="77777777" w:rsidTr="00B74B28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6958393A" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r>
               <w:t>Event budget completed and attached</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5627F5DF" w14:textId="4276F9C1" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5610513D" w14:textId="21FC3410" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="5610513D" w14:textId="21FC3410" w:rsidR="00B74B28" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="61A525A3">
+                <v:shape id="_x0000_i1052" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId48" w:name="CheckBox36" w:shapeid="_x0000_i1186"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w14:paraId="7777EBC2" w14:textId="77777777" w:rsidTr="00B74B28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="075976F8" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r>
               <w:t>Two letters of support attached</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45A2366B" w14:textId="78985749" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B0E87AD" w14:textId="05F19990" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="7B0E87AD" w14:textId="05F19990" w:rsidR="00B74B28" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="3346D570">
+                <v:shape id="_x0000_i1053" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId49" w:name="CheckBox35" w:shapeid="_x0000_i1188"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w14:paraId="456C245D" w14:textId="77777777" w:rsidTr="00B74B28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41270228" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r>
               <w:t>Sponsorship proposal attached (if applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E9C71AE" w14:textId="0E35CDDB" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C1F1F5" w14:textId="64AAD0E1" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="62C1F1F5" w14:textId="64AAD0E1" w:rsidR="00B74B28" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="535F08C2">
+                <v:shape id="_x0000_i1054" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId50" w:name="CheckBox34" w:shapeid="_x0000_i1190"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w14:paraId="0091D277" w14:textId="77777777" w:rsidTr="00B74B28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD666EE" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...1 lines deleted...]
-              <w:t>Application to be submitted in WORD or PDF format only</w:t>
+          <w:p w14:paraId="2DD666EE" w14:textId="438D055D" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
+            <w:r>
+              <w:t>Application to be submitted in PDF format only</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60BBCDE3" w14:textId="108A89D5" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD66FF5" w14:textId="7C064A7C" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="1FD66FF5" w14:textId="7C064A7C" w:rsidR="00B74B28" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="49E68D54">
+                <v:shape id="_x0000_i1055" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId51" w:name="CheckBox33" w:shapeid="_x0000_i1192"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74B28" w14:paraId="40E6CB64" w14:textId="77777777" w:rsidTr="00B74B28">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B8D9858" w14:textId="77777777" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
             <w:r>
               <w:t>Marketing collateral attached</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7543C524" w14:textId="153774EE" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43EEF2D6" w14:textId="5EDD4CB7" w:rsidR="00B74B28" w:rsidRDefault="00B74B28" w:rsidP="00B74B28">
-[...3 lines deleted...]
-                  <v:imagedata r:id="rId40" o:title=""/>
+          <w:p w14:paraId="43EEF2D6" w14:textId="5EDD4CB7" w:rsidR="00B74B28" w:rsidRDefault="00306256" w:rsidP="00B74B28">
+            <w:r>
+              <w:pict w14:anchorId="2A520B82">
+                <v:shape id="_x0000_i1056" type="#_x0000_t75" style="width:108pt;height:18.75pt">
+                  <v:imagedata r:id="rId21" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId52" w:name="CheckBox32" w:shapeid="_x0000_i1194"/>
-              </w:object>
+              </w:pict>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71159863" w14:textId="77777777" w:rsidR="00656BD4" w:rsidRDefault="00656BD4"/>
     <w:p w14:paraId="6483FEBB" w14:textId="77777777" w:rsidR="00656BD4" w:rsidRDefault="00656BD4">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D03403" w14:textId="77777777" w:rsidR="00416F91" w:rsidRPr="00B60D2D" w:rsidRDefault="007E7876" w:rsidP="007E7876">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc115249767"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc115249767"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 9: </w:t>
       </w:r>
       <w:r w:rsidR="00226B7E">
         <w:t>Declaration</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="6C681607" w14:textId="01A251C9" w:rsidR="00E870AF" w:rsidRDefault="00416F91">
       <w:r>
         <w:t>I, the undersigned, being the</w:t>
       </w:r>
       <w:r w:rsidR="00B74B28">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00B74B28">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00B74B28">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00B74B28">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
@@ -15257,222 +14695,200 @@
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="209391955"/>
           <w:placeholder>
             <w:docPart w:val="A116E5BDEC5641FE8C15F1C2E80C3BDC"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="d/MM/yyyy"/>
             <w:lid w:val="en-AU"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B74B28" w:rsidRPr="00426892">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="148F474C" w14:textId="77777777" w:rsidR="00190EB3" w:rsidRPr="008C3A0C" w:rsidRDefault="00190EB3"/>
-[...2 lines deleted...]
-        <w:t>Completed applications should be mailed or submitted in person to:</w:t>
+    <w:p w14:paraId="148F474C" w14:textId="77777777" w:rsidR="00190EB3" w:rsidRDefault="00190EB3"/>
+    <w:p w14:paraId="2401C8B4" w14:textId="77777777" w:rsidR="00045F52" w:rsidRDefault="00045F52"/>
+    <w:p w14:paraId="3EE65319" w14:textId="77777777" w:rsidR="00045F52" w:rsidRDefault="00045F52" w:rsidP="00045F52">
+      <w:r>
+        <w:t xml:space="preserve">Completed applications are to be submitted electronically by the closing date: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3ADF9B" w14:textId="77777777" w:rsidR="00584CA4" w:rsidRPr="00584CA4" w:rsidRDefault="00584CA4" w:rsidP="00584CA4">
-[...44 lines deleted...]
-        <w:r w:rsidR="00783BD3" w:rsidRPr="00801001">
+    <w:p w14:paraId="250EB535" w14:textId="77777777" w:rsidR="00045F52" w:rsidRDefault="00045F52" w:rsidP="00045F52">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="007940FA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>info@exmouth.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00584CA4">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="404A84E6" w14:textId="0C8CF76C" w:rsidR="00045F52" w:rsidRDefault="00D6083C" w:rsidP="00045F52">
       <w:r>
-        <w:t xml:space="preserve"> Major Events Sponsorship Program.</w:t>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00045F52">
+        <w:t xml:space="preserve">ubject line: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Major Events Sponsorship Program </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="4CF7F3D8" w14:textId="77777777" w:rsidR="00045F52" w:rsidRPr="008C3A0C" w:rsidRDefault="00045F52"/>
     <w:p w14:paraId="009ED210" w14:textId="3FBA4E91" w:rsidR="007E7876" w:rsidRDefault="007E7876"/>
     <w:p w14:paraId="67ED5DF7" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079"/>
     <w:p w14:paraId="3BC18A8B" w14:textId="16FA1898" w:rsidR="00931C46" w:rsidRDefault="00931C46"/>
     <w:p w14:paraId="0AECC626" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079"/>
     <w:p w14:paraId="387A5681" w14:textId="77777777" w:rsidR="009B2079" w:rsidRDefault="009B2079"/>
     <w:sectPr w:rsidR="009B2079" w:rsidSect="00924B5C">
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:headerReference w:type="even" r:id="rId23"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="even" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId27"/>
+      <w:footerReference w:type="first" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CE07E02" w14:textId="77777777" w:rsidR="00E2523B" w:rsidRDefault="00E2523B">
+    <w:p w14:paraId="271B74BF" w14:textId="77777777" w:rsidR="00306256" w:rsidRDefault="00306256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="243CD5A3" w14:textId="77777777" w:rsidR="00E2523B" w:rsidRDefault="00E2523B">
+    <w:p w14:paraId="20B70C26" w14:textId="77777777" w:rsidR="00306256" w:rsidRDefault="00306256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24FA125F" w14:textId="77777777" w:rsidR="00F97309" w:rsidRDefault="00F97309">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-682200152"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="456A9250" w14:textId="77777777" w:rsidR="00E2523B" w:rsidRDefault="00E2523B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -15480,77 +14896,117 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="247BE88C" w14:textId="77777777" w:rsidR="00E2523B" w:rsidRDefault="00E2523B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FBBC9A6" w14:textId="77777777" w:rsidR="00F97309" w:rsidRDefault="00F97309">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DB87158" w14:textId="77777777" w:rsidR="00E2523B" w:rsidRDefault="00E2523B">
+    <w:p w14:paraId="37AD0B81" w14:textId="77777777" w:rsidR="00306256" w:rsidRDefault="00306256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6453F0EB" w14:textId="77777777" w:rsidR="00E2523B" w:rsidRDefault="00E2523B">
+    <w:p w14:paraId="68251585" w14:textId="77777777" w:rsidR="00306256" w:rsidRDefault="00306256">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F5A7AE2" w14:textId="77777777" w:rsidR="00F97309" w:rsidRDefault="00F97309">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40CFEAD7" w14:textId="38E2B912" w:rsidR="00F97309" w:rsidRDefault="00F97309">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BFA6F59" w14:textId="27F275D8" w:rsidR="00F97309" w:rsidRDefault="00F97309">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09C320C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2C202A1E"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16723,278 +16179,290 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="975986026">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2025325440">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1886134169">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1461800976">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="534120169">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1760448174">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="359476561">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="536741985">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1457529445">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1878740155">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1388408337">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="112"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2082"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzA1MTY0MTI1NjK1NDJU0lEKTi0uzszPAykwrgUAkolbpCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="009B2079"/>
     <w:rsid w:val="00001C9A"/>
+    <w:rsid w:val="00045F52"/>
     <w:rsid w:val="000729AF"/>
     <w:rsid w:val="000B06B8"/>
     <w:rsid w:val="000C7F79"/>
     <w:rsid w:val="000D7BB9"/>
     <w:rsid w:val="001015AE"/>
     <w:rsid w:val="001043B1"/>
     <w:rsid w:val="00157D28"/>
     <w:rsid w:val="00162822"/>
+    <w:rsid w:val="00165033"/>
     <w:rsid w:val="001730E7"/>
     <w:rsid w:val="00190EB3"/>
+    <w:rsid w:val="001A16D6"/>
     <w:rsid w:val="001C2BC6"/>
     <w:rsid w:val="001D4568"/>
     <w:rsid w:val="001E3E8C"/>
     <w:rsid w:val="0022237D"/>
     <w:rsid w:val="00226B7E"/>
     <w:rsid w:val="00242F71"/>
     <w:rsid w:val="002B4D62"/>
     <w:rsid w:val="002C6EA8"/>
     <w:rsid w:val="00304DAF"/>
+    <w:rsid w:val="00306256"/>
     <w:rsid w:val="00346B16"/>
     <w:rsid w:val="00360C1C"/>
     <w:rsid w:val="003A7A40"/>
     <w:rsid w:val="003F0319"/>
     <w:rsid w:val="00416F91"/>
     <w:rsid w:val="00421BFD"/>
     <w:rsid w:val="00471F09"/>
     <w:rsid w:val="0049090C"/>
     <w:rsid w:val="004D12D9"/>
     <w:rsid w:val="004F6394"/>
     <w:rsid w:val="005244C2"/>
     <w:rsid w:val="00562437"/>
     <w:rsid w:val="00564408"/>
     <w:rsid w:val="00584CA4"/>
     <w:rsid w:val="005D1AE6"/>
     <w:rsid w:val="006078D5"/>
     <w:rsid w:val="00610D77"/>
     <w:rsid w:val="00620F6F"/>
     <w:rsid w:val="00630864"/>
     <w:rsid w:val="0063441E"/>
     <w:rsid w:val="00656BD4"/>
     <w:rsid w:val="00674DD5"/>
     <w:rsid w:val="00680BE1"/>
     <w:rsid w:val="00693571"/>
     <w:rsid w:val="00695FBC"/>
     <w:rsid w:val="006E039F"/>
     <w:rsid w:val="006F4B04"/>
     <w:rsid w:val="00734160"/>
     <w:rsid w:val="00776C3C"/>
     <w:rsid w:val="0078105E"/>
     <w:rsid w:val="00783BD3"/>
     <w:rsid w:val="007E7876"/>
     <w:rsid w:val="008435A5"/>
     <w:rsid w:val="00843DC9"/>
     <w:rsid w:val="008A08CF"/>
     <w:rsid w:val="008C3A0C"/>
     <w:rsid w:val="00924B5C"/>
     <w:rsid w:val="00931C46"/>
     <w:rsid w:val="00943C9A"/>
     <w:rsid w:val="00977E69"/>
     <w:rsid w:val="009869C7"/>
     <w:rsid w:val="00997F48"/>
     <w:rsid w:val="009B2079"/>
     <w:rsid w:val="009E18B7"/>
     <w:rsid w:val="009F715F"/>
     <w:rsid w:val="00A51065"/>
     <w:rsid w:val="00A56266"/>
     <w:rsid w:val="00A5663C"/>
     <w:rsid w:val="00A92219"/>
+    <w:rsid w:val="00AC1D86"/>
+    <w:rsid w:val="00AE7A47"/>
     <w:rsid w:val="00AF506A"/>
     <w:rsid w:val="00B53226"/>
     <w:rsid w:val="00B60D2D"/>
     <w:rsid w:val="00B74B28"/>
     <w:rsid w:val="00BB3650"/>
     <w:rsid w:val="00BC4776"/>
     <w:rsid w:val="00BE73F5"/>
+    <w:rsid w:val="00C128D1"/>
     <w:rsid w:val="00C31767"/>
     <w:rsid w:val="00C35507"/>
     <w:rsid w:val="00C5084E"/>
+    <w:rsid w:val="00C924F2"/>
+    <w:rsid w:val="00CE7457"/>
     <w:rsid w:val="00D046EC"/>
     <w:rsid w:val="00D36214"/>
     <w:rsid w:val="00D44311"/>
+    <w:rsid w:val="00D6083C"/>
     <w:rsid w:val="00DC0718"/>
     <w:rsid w:val="00E10751"/>
     <w:rsid w:val="00E10DF4"/>
     <w:rsid w:val="00E2523B"/>
     <w:rsid w:val="00E765C7"/>
     <w:rsid w:val="00E870AF"/>
     <w:rsid w:val="00E8726A"/>
     <w:rsid w:val="00EF2E23"/>
     <w:rsid w:val="00F46CDF"/>
     <w:rsid w:val="00F81231"/>
     <w:rsid w:val="00F83817"/>
     <w:rsid w:val="00F84E8A"/>
+    <w:rsid w:val="00F97309"/>
     <w:rsid w:val="00FB4B83"/>
     <w:rsid w:val="00FC716E"/>
     <w:rsid w:val="00FE3724"/>
     <w:rsid w:val="00FE7A47"/>
     <w:rsid w:val="00FE7B73"/>
     <w:rsid w:val="00FF14A3"/>
     <w:rsid w:val="00FF50FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2082"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A2B3001"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{37C81A58-26E7-42C0-B45A-5DCCA88BED8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17072,98 +16540,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -17555,51 +17026,50 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00656BD4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
@@ -18238,106 +17708,114 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B74B28"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D046EC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D046EC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00D046EC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D046EC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D046EC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE7A47"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="58214975">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1225289774">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18354,453 +17832,212 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1805387508">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX27.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX30.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX26.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX25.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@exmouth.wa.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX29.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX24.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX32.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@exmouth.wa.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX23.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX28.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...255 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@exmouth.wa.gov.au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.exmouth.wa.gov.au/documents/855/event-application-pack-public-events" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@exmouth.wa.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@exmouth.wa.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A116E5BDEC5641FE8C15F1C2E80C3BDC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EE2EF39E-4C96-41B1-A8CC-0C076653720E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FF607C" w:rsidRDefault="00FF607C" w:rsidP="00FF607C">
           <w:pPr>
             <w:pStyle w:val="A116E5BDEC5641FE8C15F1C2E80C3BDC1"/>
           </w:pPr>
           <w:r w:rsidRPr="00426892">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF607C"/>
+    <w:rsid w:val="00165033"/>
+    <w:rsid w:val="001A16D6"/>
+    <w:rsid w:val="0039480F"/>
+    <w:rsid w:val="00571C5C"/>
     <w:rsid w:val="007D509F"/>
     <w:rsid w:val="00FF607C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18878,98 +18115,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -19199,51 +18439,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FF607C"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A116E5BDEC5641FE8C15F1C2E80C3BDC1">
     <w:name w:val="A116E5BDEC5641FE8C15F1C2E80C3BDC1"/>
     <w:rsid w:val="00FF607C"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -19486,76 +18726,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD315760-974F-4EA0-859C-F4DD3BE6FD09}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>12734</Characters>
+  <Pages>11</Pages>
+  <Words>2025</Words>
+  <Characters>11549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>96</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14939</CharactersWithSpaces>
+  <CharactersWithSpaces>13547</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Amanda Fuery</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="SynergySoftUID">
     <vt:lpwstr>K21C3F781</vt:lpwstr>